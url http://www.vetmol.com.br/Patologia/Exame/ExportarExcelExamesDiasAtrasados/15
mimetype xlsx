--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -6,140 +6,98 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom15Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="31">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 15 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 10/11/2025 15:58:58</t>
+    <t>Exportado em: 27/07/2026 17:47:29</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
+    <t>REGISTRO</t>
+  </si>
+  <si>
     <t>RECEBIDO</t>
   </si>
   <si>
-    <t>REGISTRO</t>
-[...1 lines deleted...]
-  <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>06/08/2024</t>
-[...56 lines deleted...]
-    <t>Recebido 01 cassete com parafina identificado como AC 455-25 B</t>
+    <t>LAUDO-01-26-Bionostic</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>MEL</t>
+  </si>
+  <si>
+    <t>CANINA</t>
+  </si>
+  <si>
+    <t>Vanessa Wotkiski Benoni</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 118760 A</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -193,202 +151,110 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G9"/>
+  <dimension ref="A1:G5"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="26.229008265904" customWidth="1"/>
+    <col min="2" max="2" width="21.4062761579241" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
-    <col min="5" max="5" width="35.8089904785156" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="72.8889726911272" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="22.5868944440569" customWidth="1"/>
+    <col min="7" max="7" width="55.6237182617188" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10554</v>
+        <v>18204</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
-      <c r="A5" s="0">
-[...2 lines deleted...]
-      <c r="B5" s="0" t="s">
+      <c r="A5" s="1" t="s">
         <v>16</v>
       </c>
-      <c r="C5" s="0" t="s">
-[...89 lines deleted...]
-        <v>5</v>
+      <c r="B5" s="1">
+        <v>1</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>