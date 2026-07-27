--- v1 (2026-07-27)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom15Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17" uniqueCount="17">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 15 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 27/07/2026 17:47:29</t>
+    <t>Exportado em: 27/07/2026 18:25:01</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
     <t>LAUDO-01-26-Bionostic</t>
   </si>