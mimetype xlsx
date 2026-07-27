--- v0 (2025-11-10)
+++ v1 (2026-07-27)
@@ -6,338 +6,440 @@
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml" PartName="/xl/workbook.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml" PartName="/xl/worksheets/sheet1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.drawing+xml" PartName="/xl/drawings/drawing1.xml"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml" PartName="/xl/styles.xml"/>
   <Default ContentType="image/png" Extension="Png"/>
   <Override ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml" PartName="/xl/sharedStrings.xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="97" uniqueCount="97">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 10/11/2025 15:57:28</t>
+    <t>Exportado em: 27/07/2026 17:47:05</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
+    <t>REGISTRO</t>
+  </si>
+  <si>
     <t>RECEBIDO</t>
   </si>
   <si>
-    <t>REGISTRO</t>
-[...1 lines deleted...]
-  <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
-    <t>06/08/2024</t>
-[...17 lines deleted...]
-    <t>26/09/2025</t>
+    <t>LAUDO-145-26-IHQ</t>
+  </si>
+  <si>
+    <t>15/07/2026</t>
+  </si>
+  <si>
+    <t>THEODORA</t>
+  </si>
+  <si>
+    <t>CANINO</t>
+  </si>
+  <si>
+    <t>MILLA BEZERRA PAIVA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como MP 104-1</t>
+  </si>
+  <si>
+    <t>LAUDO-146-26-IHQ</t>
+  </si>
+  <si>
+    <t>JOHNY</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como MP 126</t>
+  </si>
+  <si>
+    <t>LAUDO-09-26-VETVIDA-MT</t>
+  </si>
+  <si>
+    <t>14/07/2026</t>
+  </si>
+  <si>
+    <t>SARON</t>
+  </si>
+  <si>
+    <t>CANINA</t>
+  </si>
+  <si>
+    <t>VET VIDA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 97514 JCF</t>
+  </si>
+  <si>
+    <t>LAUDO-01-26-Bionostic</t>
+  </si>
+  <si>
+    <t>10/07/2026</t>
+  </si>
+  <si>
+    <t>MEL</t>
+  </si>
+  <si>
+    <t>Vanessa Wotkiski Benoni</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 118760 A</t>
+  </si>
+  <si>
+    <t>LAUDO-04-26-LABVETTAKEMURA</t>
+  </si>
+  <si>
+    <t>LOLLA</t>
+  </si>
+  <si>
+    <t>Luciana Sayuri Takemura</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6917 A</t>
+  </si>
+  <si>
+    <t>LAUDO-144-26-IHQ</t>
+  </si>
+  <si>
+    <t>PRINCESA</t>
+  </si>
+  <si>
+    <t>Edson Mauro Nobrega da Cunha</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 26-3486</t>
+  </si>
+  <si>
+    <t>LAUDO-147-26-IHQ</t>
+  </si>
+  <si>
+    <t>Floquinho</t>
+  </si>
+  <si>
+    <t>Murilo Bassotti</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 3979 MP</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-BIOPSIE-PE</t>
+  </si>
+  <si>
+    <t>Dean</t>
+  </si>
+  <si>
+    <t>Bruno Henrique de Albuquerque Paiva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 1120226-1</t>
+  </si>
+  <si>
+    <t>LAUDO-21-26-NicolleMG</t>
+  </si>
+  <si>
+    <t>16/07/2026</t>
+  </si>
+  <si>
+    <t>Simba</t>
+  </si>
+  <si>
+    <t>Nicolle Pereira Soares</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 881-25</t>
   </si>
   <si>
     <t/>
   </si>
   <si>
-    <t>COBRA</t>
-[...23 lines deleted...]
-    <t>Hebi</t>
+    <t>Toquinho</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 553-26</t>
+  </si>
+  <si>
+    <t>LAUDO-136-26-Celulavet</t>
+  </si>
+  <si>
+    <t>13/07/2026</t>
+  </si>
+  <si>
+    <t>Kiara</t>
+  </si>
+  <si>
+    <t>CELULAVET</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como KA 112153 1</t>
+  </si>
+  <si>
+    <t>LAUDO-140-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Luck</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como LJ 112023</t>
+  </si>
+  <si>
+    <t>LAUDO-20-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>LUNA</t>
+  </si>
+  <si>
+    <t>LURION</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-1590</t>
+  </si>
+  <si>
+    <t>LAUDO-19-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>REX</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-1872</t>
+  </si>
+  <si>
+    <t>LAUDO-142-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Belinha</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como BS 112309</t>
+  </si>
+  <si>
+    <t>LAUDO-37-26-PVV</t>
+  </si>
+  <si>
+    <t xml:space="preserve"> LARA - 17996</t>
+  </si>
+  <si>
+    <t>Camila Costa Abreu</t>
+  </si>
+  <si>
+    <t xml:space="preserve">Recebido 01 cassete com parafina e 01 lâmina de HE identificados como H 26-1431 1 </t>
+  </si>
+  <si>
+    <t>LAUDO-55-26-CVAP</t>
+  </si>
+  <si>
+    <t>PEROLA</t>
+  </si>
+  <si>
+    <t>FELINA</t>
+  </si>
+  <si>
+    <t>Carolina Gonçalves Pires</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35629 B</t>
+  </si>
+  <si>
+    <t>LAUDO-08-26-VBLab-RS</t>
+  </si>
+  <si>
+    <t>Meg</t>
+  </si>
+  <si>
+    <t>VB Lab Patologia Veterinária</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VB 397-26</t>
+  </si>
+  <si>
+    <t>LAUDO-14-26-CelulaPet-SC</t>
+  </si>
+  <si>
+    <t>BRIGITH</t>
+  </si>
+  <si>
+    <t>David Guilherme Pereira</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como B 22768</t>
+  </si>
+  <si>
+    <t>LAUDO-16-26-PATHOS-RS</t>
+  </si>
+  <si>
+    <t>MOLLY TRASEL</t>
+  </si>
+  <si>
+    <t>Rosemari Teresinha de Oliveira</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 41402</t>
+  </si>
+  <si>
+    <t>LAUDO-29-26-CDCVET</t>
+  </si>
+  <si>
+    <t>Neném</t>
+  </si>
+  <si>
+    <t>Carla de Oliveira Honse</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 016443</t>
+  </si>
+  <si>
+    <t>LAUDO-02-26-Anapathos-SP</t>
+  </si>
+  <si>
+    <t>THOR</t>
+  </si>
+  <si>
+    <t>Ana Carolina da Silva</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 2022-26 I</t>
+  </si>
+  <si>
+    <t>LAUDO-141-26-Celulavet</t>
+  </si>
+  <si>
+    <t>Escobar</t>
+  </si>
+  <si>
+    <t>FELINO</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como EP 112785 2</t>
+  </si>
+  <si>
+    <t>LAUDO-44-26-MEDIVET-SC</t>
+  </si>
+  <si>
+    <t>17/07/2026</t>
+  </si>
+  <si>
+    <t>Panda</t>
+  </si>
+  <si>
+    <t>Medivet Laboratório Veterinário</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6104 2</t>
+  </si>
+  <si>
+    <t>LAUDO-45-26-MEDIVET-SC</t>
+  </si>
+  <si>
+    <t>Yves</t>
+  </si>
+  <si>
+    <t>Felina</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6128 2</t>
+  </si>
+  <si>
+    <t>LAUDO-43-26-MEDIVET-SC</t>
+  </si>
+  <si>
+    <t>Dolores</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como 6177 1</t>
+  </si>
+  <si>
+    <t>LAUDO-56-26-CVAP</t>
+  </si>
+  <si>
+    <t>SOFIA</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como CG 35644</t>
+  </si>
+  <si>
+    <t>LAUDO-22-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>BALZAC</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-1715 1</t>
+  </si>
+  <si>
+    <t>LAUDO-21-26-LURION-GO</t>
+  </si>
+  <si>
+    <t>MARIO</t>
+  </si>
+  <si>
+    <t>Recebido 01 cassete com parafina identificado como VT 26-2048 1 e 2</t>
+  </si>
+  <si>
+    <t>LAUDO-31-26-CDCVET</t>
+  </si>
+  <si>
+    <t>Pandora</t>
   </si>
   <si>
     <t xml:space="preserve">CANINA </t>
   </si>
   <si>
-    <t>Ana Carina Heil Figueira da Silva</t>
-[...200 lines deleted...]
-    <t>Recebido 01 cassete com parafina identificado como 101525 1</t>
+    <t>Recebido 01 cassete com parafina identificado como 016294</t>
   </si>
   <si>
     <t>QUANTIDADE DE EXAMES:</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <numFmts count="0"/>
   <fonts count="2">
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -391,547 +493,777 @@
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
         </a:xfrm>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:absoluteAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <sheetPr codeName=""/>
-  <dimension ref="A1:G24"/>
+  <dimension ref="A1:G34"/>
   <sheetViews>
     <sheetView workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="24.5337873186384" customWidth="1"/>
-    <col min="2" max="2" width="20" customWidth="1"/>
-    <col min="3" max="3" width="26.229008265904" customWidth="1"/>
+    <col min="2" max="2" width="30.1401868547712" customWidth="1"/>
+    <col min="3" max="3" width="20" customWidth="1"/>
     <col min="4" max="4" width="33.216544015067" customWidth="1"/>
-    <col min="5" max="5" width="35.8089904785156" customWidth="1"/>
-[...1 lines deleted...]
-    <col min="7" max="7" width="72.8889726911272" customWidth="1"/>
+    <col min="5" max="5" width="20" customWidth="1"/>
+    <col min="6" max="6" width="34.4268297467913" customWidth="1"/>
+    <col min="7" max="7" width="75.0271693638393" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" ht="50" customHeight="1">
       <c r="B1" s="1" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="1" t="s">
         <v>1</v>
       </c>
       <c r="D1" s="1" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="s">
         <v>3</v>
       </c>
       <c r="B3" s="1" t="s">
         <v>4</v>
       </c>
       <c r="C3" s="1" t="s">
         <v>5</v>
       </c>
       <c r="D3" s="1" t="s">
         <v>6</v>
       </c>
       <c r="E3" s="1" t="s">
         <v>7</v>
       </c>
       <c r="F3" s="1" t="s">
         <v>8</v>
       </c>
       <c r="G3" s="1" t="s">
         <v>9</v>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0">
-        <v>10554</v>
+        <v>18194</v>
       </c>
       <c r="B4" s="0" t="s">
         <v>10</v>
       </c>
       <c r="C4" s="0" t="s">
         <v>11</v>
       </c>
       <c r="D4" s="0" t="s">
         <v>12</v>
       </c>
       <c r="E4" s="0" t="s">
         <v>13</v>
       </c>
       <c r="F4" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G4" s="0" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="5">
       <c r="A5" s="0">
-        <v>17167</v>
+        <v>18195</v>
       </c>
       <c r="B5" s="0" t="s">
         <v>16</v>
       </c>
       <c r="C5" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D5" s="0" t="s">
         <v>17</v>
       </c>
-      <c r="D5" s="0" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E5" s="0" t="s">
-        <v>19</v>
+        <v>13</v>
       </c>
       <c r="F5" s="0" t="s">
         <v>14</v>
       </c>
       <c r="G5" s="0" t="s">
-        <v>20</v>
+        <v>18</v>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0">
-        <v>17168</v>
+        <v>18196</v>
       </c>
       <c r="B6" s="0" t="s">
-        <v>16</v>
+        <v>19</v>
       </c>
       <c r="C6" s="0" t="s">
-        <v>17</v>
+        <v>20</v>
       </c>
       <c r="D6" s="0" t="s">
-        <v>18</v>
+        <v>21</v>
       </c>
       <c r="E6" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F6" s="0" t="s">
-        <v>14</v>
+        <v>23</v>
       </c>
       <c r="G6" s="0" t="s">
-        <v>21</v>
+        <v>24</v>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0">
-        <v>17169</v>
+        <v>18204</v>
       </c>
       <c r="B7" s="0" t="s">
-        <v>16</v>
+        <v>25</v>
       </c>
       <c r="C7" s="0" t="s">
-        <v>17</v>
+        <v>26</v>
       </c>
       <c r="D7" s="0" t="s">
-        <v>22</v>
+        <v>27</v>
       </c>
       <c r="E7" s="0" t="s">
-        <v>17</v>
+        <v>22</v>
       </c>
       <c r="F7" s="0" t="s">
-        <v>14</v>
+        <v>28</v>
       </c>
       <c r="G7" s="0" t="s">
-        <v>23</v>
+        <v>29</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0">
-        <v>17248</v>
+        <v>18210</v>
       </c>
       <c r="B8" s="0" t="s">
-        <v>24</v>
+        <v>30</v>
       </c>
       <c r="C8" s="0" t="s">
-        <v>25</v>
+        <v>11</v>
       </c>
       <c r="D8" s="0" t="s">
-        <v>26</v>
+        <v>31</v>
       </c>
       <c r="E8" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F8" s="0" t="s">
-        <v>28</v>
+        <v>32</v>
       </c>
       <c r="G8" s="0" t="s">
-        <v>29</v>
+        <v>33</v>
       </c>
     </row>
     <row r="9">
       <c r="A9" s="0">
-        <v>17254</v>
+        <v>18211</v>
       </c>
       <c r="B9" s="0" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
       <c r="C9" s="0" t="s">
-        <v>31</v>
+        <v>20</v>
       </c>
       <c r="D9" s="0" t="s">
-        <v>32</v>
+        <v>35</v>
       </c>
       <c r="E9" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F9" s="0" t="s">
-        <v>33</v>
+        <v>36</v>
       </c>
       <c r="G9" s="0" t="s">
-        <v>34</v>
+        <v>37</v>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0">
-        <v>17255</v>
+        <v>18213</v>
       </c>
       <c r="B10" s="0" t="s">
-        <v>35</v>
+        <v>38</v>
       </c>
       <c r="C10" s="0" t="s">
-        <v>36</v>
+        <v>20</v>
       </c>
       <c r="D10" s="0" t="s">
-        <v>37</v>
+        <v>39</v>
       </c>
       <c r="E10" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F10" s="0" t="s">
-        <v>38</v>
+        <v>40</v>
       </c>
       <c r="G10" s="0" t="s">
-        <v>39</v>
+        <v>41</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" s="0">
-        <v>17257</v>
+        <v>18216</v>
       </c>
       <c r="B11" s="0" t="s">
-        <v>40</v>
+        <v>42</v>
       </c>
       <c r="C11" s="0" t="s">
-        <v>41</v>
+        <v>11</v>
       </c>
       <c r="D11" s="0" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
       <c r="E11" s="0" t="s">
-        <v>43</v>
+        <v>22</v>
       </c>
       <c r="F11" s="0" t="s">
         <v>44</v>
       </c>
       <c r="G11" s="0" t="s">
         <v>45</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" s="0">
-        <v>17259</v>
+        <v>18218</v>
       </c>
       <c r="B12" s="0" t="s">
-        <v>30</v>
+        <v>46</v>
       </c>
       <c r="C12" s="0" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="D12" s="0" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" s="0" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="F12" s="0" t="s">
         <v>49</v>
       </c>
       <c r="G12" s="0" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" s="0">
-        <v>17268</v>
+        <v>18221</v>
       </c>
       <c r="B13" s="0" t="s">
-        <v>35</v>
+        <v>51</v>
       </c>
       <c r="C13" s="0" t="s">
-        <v>51</v>
+        <v>47</v>
       </c>
       <c r="D13" s="0" t="s">
         <v>52</v>
       </c>
       <c r="E13" s="0" t="s">
-        <v>48</v>
+        <v>13</v>
       </c>
       <c r="F13" s="0" t="s">
+        <v>49</v>
+      </c>
+      <c r="G13" s="0" t="s">
         <v>53</v>
-      </c>
-[...1 lines deleted...]
-        <v>54</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" s="0">
-        <v>17270</v>
+        <v>18222</v>
       </c>
       <c r="B14" s="0" t="s">
-        <v>40</v>
+        <v>54</v>
       </c>
       <c r="C14" s="0" t="s">
         <v>55</v>
       </c>
       <c r="D14" s="0" t="s">
         <v>56</v>
       </c>
       <c r="E14" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F14" s="0" t="s">
         <v>57</v>
       </c>
-      <c r="F14" s="0" t="s">
+      <c r="G14" s="0" t="s">
         <v>58</v>
-      </c>
-[...1 lines deleted...]
-        <v>59</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" s="0">
-        <v>17271</v>
+        <v>18224</v>
       </c>
       <c r="B15" s="0" t="s">
-        <v>30</v>
+        <v>59</v>
       </c>
       <c r="C15" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D15" s="0" t="s">
         <v>60</v>
       </c>
-      <c r="D15" s="0" t="s">
+      <c r="E15" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F15" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G15" s="0" t="s">
         <v>61</v>
-      </c>
-[...7 lines deleted...]
-        <v>63</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0">
-        <v>17273</v>
+        <v>18228</v>
       </c>
       <c r="B16" s="0" t="s">
-        <v>30</v>
+        <v>62</v>
       </c>
       <c r="C16" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D16" s="0" t="s">
+        <v>63</v>
+      </c>
+      <c r="E16" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F16" s="0" t="s">
         <v>64</v>
       </c>
-      <c r="D16" s="0" t="s">
+      <c r="G16" s="0" t="s">
         <v>65</v>
-      </c>
-[...7 lines deleted...]
-        <v>67</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0">
-        <v>17277</v>
+        <v>18229</v>
       </c>
       <c r="B17" s="0" t="s">
-        <v>30</v>
+        <v>66</v>
       </c>
       <c r="C17" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D17" s="0" t="s">
+        <v>67</v>
+      </c>
+      <c r="E17" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F17" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G17" s="0" t="s">
         <v>68</v>
-      </c>
-[...10 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0">
-        <v>17278</v>
+        <v>18231</v>
       </c>
       <c r="B18" s="0" t="s">
+        <v>69</v>
+      </c>
+      <c r="C18" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D18" s="0" t="s">
+        <v>70</v>
+      </c>
+      <c r="E18" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F18" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G18" s="0" t="s">
         <v>71</v>
-      </c>
-[...13 lines deleted...]
-        <v>75</v>
       </c>
     </row>
     <row r="19">
       <c r="A19" s="0">
-        <v>17280</v>
+        <v>18233</v>
       </c>
       <c r="B19" s="0" t="s">
-        <v>76</v>
+        <v>72</v>
       </c>
       <c r="C19" s="0" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="D19" s="0" t="s">
-        <v>78</v>
+        <v>73</v>
       </c>
       <c r="E19" s="0" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="F19" s="0" t="s">
-        <v>79</v>
+        <v>74</v>
       </c>
       <c r="G19" s="0" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0">
-        <v>17281</v>
+        <v>18234</v>
       </c>
       <c r="B20" s="0" t="s">
-        <v>35</v>
+        <v>76</v>
       </c>
       <c r="C20" s="0" t="s">
-        <v>81</v>
+        <v>11</v>
       </c>
       <c r="D20" s="0" t="s">
-        <v>82</v>
+        <v>77</v>
       </c>
       <c r="E20" s="0" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F20" s="0" t="s">
-        <v>66</v>
+        <v>79</v>
       </c>
       <c r="G20" s="0" t="s">
-        <v>83</v>
+        <v>80</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="0">
-        <v>17284</v>
+        <v>18235</v>
       </c>
       <c r="B21" s="0" t="s">
-        <v>76</v>
+        <v>81</v>
       </c>
       <c r="C21" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D21" s="0" t="s">
+        <v>82</v>
+      </c>
+      <c r="E21" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F21" s="0" t="s">
+        <v>83</v>
+      </c>
+      <c r="G21" s="0" t="s">
         <v>84</v>
-      </c>
-[...10 lines deleted...]
-        <v>87</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0">
-        <v>17285</v>
+        <v>18236</v>
       </c>
       <c r="B22" s="0" t="s">
-        <v>76</v>
+        <v>85</v>
       </c>
       <c r="C22" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D22" s="0" t="s">
+        <v>86</v>
+      </c>
+      <c r="E22" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F22" s="0" t="s">
+        <v>87</v>
+      </c>
+      <c r="G22" s="0" t="s">
         <v>88</v>
-      </c>
-[...10 lines deleted...]
-        <v>91</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="0">
-        <v>17292</v>
+        <v>18238</v>
       </c>
       <c r="B23" s="0" t="s">
-        <v>71</v>
+        <v>89</v>
       </c>
       <c r="C23" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D23" s="0" t="s">
+        <v>90</v>
+      </c>
+      <c r="E23" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F23" s="0" t="s">
+        <v>91</v>
+      </c>
+      <c r="G23" s="0" t="s">
         <v>92</v>
       </c>
-      <c r="D23" s="0" t="s">
+    </row>
+    <row r="24">
+      <c r="A24" s="0">
+        <v>18240</v>
+      </c>
+      <c r="B24" s="0" t="s">
         <v>93</v>
       </c>
-      <c r="E23" s="0" t="s">
-[...2 lines deleted...]
-      <c r="F23" s="0" t="s">
+      <c r="C24" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D24" s="0" t="s">
         <v>94</v>
       </c>
-      <c r="G23" s="0" t="s">
+      <c r="E24" s="0" t="s">
+        <v>13</v>
+      </c>
+      <c r="F24" s="0" t="s">
         <v>95</v>
       </c>
-    </row>
-[...1 lines deleted...]
-      <c r="A24" s="1" t="s">
+      <c r="G24" s="0" t="s">
         <v>96</v>
       </c>
-      <c r="B24" s="1">
-        <v>20</v>
+    </row>
+    <row r="25">
+      <c r="A25" s="0">
+        <v>18241</v>
+      </c>
+      <c r="B25" s="0" t="s">
+        <v>97</v>
+      </c>
+      <c r="C25" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D25" s="0" t="s">
+        <v>98</v>
+      </c>
+      <c r="E25" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F25" s="0" t="s">
+        <v>99</v>
+      </c>
+      <c r="G25" s="0" t="s">
+        <v>100</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="0">
+        <v>18242</v>
+      </c>
+      <c r="B26" s="0" t="s">
+        <v>101</v>
+      </c>
+      <c r="C26" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D26" s="0" t="s">
+        <v>102</v>
+      </c>
+      <c r="E26" s="0" t="s">
+        <v>103</v>
+      </c>
+      <c r="F26" s="0" t="s">
+        <v>57</v>
+      </c>
+      <c r="G26" s="0" t="s">
+        <v>104</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" s="0">
+        <v>18244</v>
+      </c>
+      <c r="B27" s="0" t="s">
+        <v>105</v>
+      </c>
+      <c r="C27" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D27" s="0" t="s">
+        <v>107</v>
+      </c>
+      <c r="E27" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F27" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G27" s="0" t="s">
+        <v>109</v>
+      </c>
+    </row>
+    <row r="28">
+      <c r="A28" s="0">
+        <v>18245</v>
+      </c>
+      <c r="B28" s="0" t="s">
+        <v>110</v>
+      </c>
+      <c r="C28" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D28" s="0" t="s">
+        <v>111</v>
+      </c>
+      <c r="E28" s="0" t="s">
+        <v>112</v>
+      </c>
+      <c r="F28" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G28" s="0" t="s">
+        <v>113</v>
+      </c>
+    </row>
+    <row r="29">
+      <c r="A29" s="0">
+        <v>18246</v>
+      </c>
+      <c r="B29" s="0" t="s">
+        <v>114</v>
+      </c>
+      <c r="C29" s="0" t="s">
+        <v>106</v>
+      </c>
+      <c r="D29" s="0" t="s">
+        <v>115</v>
+      </c>
+      <c r="E29" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F29" s="0" t="s">
+        <v>108</v>
+      </c>
+      <c r="G29" s="0" t="s">
+        <v>116</v>
+      </c>
+    </row>
+    <row r="30">
+      <c r="A30" s="0">
+        <v>18247</v>
+      </c>
+      <c r="B30" s="0" t="s">
+        <v>117</v>
+      </c>
+      <c r="C30" s="0" t="s">
+        <v>11</v>
+      </c>
+      <c r="D30" s="0" t="s">
+        <v>118</v>
+      </c>
+      <c r="E30" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F30" s="0" t="s">
+        <v>79</v>
+      </c>
+      <c r="G30" s="0" t="s">
+        <v>119</v>
+      </c>
+    </row>
+    <row r="31">
+      <c r="A31" s="0">
+        <v>18266</v>
+      </c>
+      <c r="B31" s="0" t="s">
+        <v>120</v>
+      </c>
+      <c r="C31" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D31" s="0" t="s">
+        <v>121</v>
+      </c>
+      <c r="E31" s="0" t="s">
+        <v>22</v>
+      </c>
+      <c r="F31" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G31" s="0" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="32">
+      <c r="A32" s="0">
+        <v>18267</v>
+      </c>
+      <c r="B32" s="0" t="s">
+        <v>123</v>
+      </c>
+      <c r="C32" s="0" t="s">
+        <v>47</v>
+      </c>
+      <c r="D32" s="0" t="s">
+        <v>124</v>
+      </c>
+      <c r="E32" s="0" t="s">
+        <v>78</v>
+      </c>
+      <c r="F32" s="0" t="s">
+        <v>64</v>
+      </c>
+      <c r="G32" s="0" t="s">
+        <v>125</v>
+      </c>
+    </row>
+    <row r="33">
+      <c r="A33" s="0">
+        <v>18278</v>
+      </c>
+      <c r="B33" s="0" t="s">
+        <v>126</v>
+      </c>
+      <c r="C33" s="0" t="s">
+        <v>55</v>
+      </c>
+      <c r="D33" s="0" t="s">
+        <v>127</v>
+      </c>
+      <c r="E33" s="0" t="s">
+        <v>128</v>
+      </c>
+      <c r="F33" s="0" t="s">
+        <v>95</v>
+      </c>
+      <c r="G33" s="0" t="s">
+        <v>129</v>
+      </c>
+    </row>
+    <row r="34">
+      <c r="A34" s="1" t="s">
+        <v>130</v>
+      </c>
+      <c r="B34" s="1">
+        <v>30</v>
       </c>
     </row>
   </sheetData>
   <headerFooter/>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>