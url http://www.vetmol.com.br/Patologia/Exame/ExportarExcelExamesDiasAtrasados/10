--- v1 (2026-07-27)
+++ v2 (2026-07-27)
@@ -14,51 +14,51 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <bookViews>
     <workbookView/>
   </bookViews>
   <sheets>
     <sheet name="ExamesCom10Dias" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr fullCalcOnLoad="1" fullPrecision="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="131" uniqueCount="131">
   <si>
     <t>Relatório de Exames</t>
   </si>
   <si>
     <t>Exames - 10 Dias</t>
   </si>
   <si>
-    <t>Exportado em: 27/07/2026 17:47:05</t>
+    <t>Exportado em: 27/07/2026 18:28:32</t>
   </si>
   <si>
     <t>EXAME</t>
   </si>
   <si>
     <t>REGISTRO</t>
   </si>
   <si>
     <t>RECEBIDO</t>
   </si>
   <si>
     <t>PACIENTE</t>
   </si>
   <si>
     <t>ESPÉCIE</t>
   </si>
   <si>
     <t>CLIENTE</t>
   </si>
   <si>
     <t>MATERIALRECEBIDO</t>
   </si>
   <si>
     <t>LAUDO-145-26-IHQ</t>
   </si>